--- v0 (2025-11-12)
+++ v1 (2026-05-01)
@@ -1,293 +1,383 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Ela AC\Burse\2025-2026\Semestrul 2\de afisat\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5A2C172-A608-4CF4-9780-7D35F05BD27D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="8265" windowHeight="12840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="PERFORMANTA ACADEMICA" sheetId="1" r:id="rId1"/>
-    <sheet name="MERIT" sheetId="2" r:id="rId2"/>
+    <sheet name="PERFORMANTA ACADEMICA I" sheetId="1" r:id="rId1"/>
+    <sheet name="PERFORMANTA ACADEMICA II" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F48" i="2" l="1"/>
-  <c r="F39" i="1" l="1"/>
+  <c r="F60" i="2" l="1"/>
+  <c r="F60" i="1" l="1"/>
+  <c r="F31" i="2" l="1"/>
+  <c r="F31" i="1"/>
+  <c r="F62" i="1" s="1"/>
+  <c r="F62" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="78">
   <si>
     <t>Au ro</t>
   </si>
   <si>
-    <t>Performanta academica</t>
-[...1 lines deleted...]
-  <si>
     <t>II</t>
   </si>
   <si>
     <t>III</t>
   </si>
   <si>
     <t>IV</t>
   </si>
   <si>
     <t>Medie maxima</t>
   </si>
   <si>
+    <t>unde este cazul</t>
+  </si>
+  <si>
+    <t>Nr. Burse</t>
+  </si>
+  <si>
+    <t>Au en</t>
+  </si>
+  <si>
+    <t>Au SM</t>
+  </si>
+  <si>
+    <t>Ca ro</t>
+  </si>
+  <si>
+    <t>IV Ca</t>
+  </si>
+  <si>
+    <t>IV TI</t>
+  </si>
+  <si>
+    <t>Ca en</t>
+  </si>
+  <si>
+    <t>Licenta</t>
+  </si>
+  <si>
+    <t>Master</t>
+  </si>
+  <si>
+    <t>Ingineria sistemelor</t>
+  </si>
+  <si>
+    <t>II CAP</t>
+  </si>
+  <si>
+    <t>II ICAF</t>
+  </si>
+  <si>
+    <t>II IAISC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II IA </t>
+  </si>
+  <si>
+    <t>Calculatoare si tehnologia informatiei</t>
+  </si>
+  <si>
+    <t>II RCSD</t>
+  </si>
+  <si>
+    <t>II IS</t>
+  </si>
+  <si>
+    <t>II TIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>I CAP</t>
+  </si>
+  <si>
+    <t>I ICAF</t>
+  </si>
+  <si>
+    <t>I IAISC</t>
+  </si>
+  <si>
+    <t>I RCSD</t>
+  </si>
+  <si>
+    <t>I IS</t>
+  </si>
+  <si>
+    <t>I TIE</t>
+  </si>
+  <si>
+    <t>I CSC</t>
+  </si>
+  <si>
+    <t>II CSC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IV Ca   </t>
+  </si>
+  <si>
+    <t>Tot  fondul s-a consumat la bursele de performanta academica</t>
+  </si>
+  <si>
+    <t>I IA</t>
+  </si>
+  <si>
+    <t>TOTAL LICENȚĂ</t>
+  </si>
+  <si>
+    <t>TOTAL MASTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOTAL LICENȚĂ </t>
+  </si>
+  <si>
+    <t>Tot  fondul s-a consumat la bursele de performanta academica I</t>
+  </si>
+  <si>
+    <t>I SCF</t>
+  </si>
+  <si>
+    <t>Total facultate</t>
+  </si>
+  <si>
+    <t>Anexa 1- pagina 1/2</t>
+  </si>
+  <si>
+    <t>Anexa 1- pagina 2/2</t>
+  </si>
+  <si>
+    <t>Criterii departajare in ordinea aplicarii</t>
+  </si>
+  <si>
+    <t>II SCF</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>medie</t>
+  </si>
+  <si>
     <t>ponderata</t>
   </si>
   <si>
     <t>aritmetica</t>
   </si>
   <si>
-    <t>unde este cazul</t>
-[...117 lines deleted...]
-    <t xml:space="preserve">IV Ca   </t>
+    <t>P</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Medie minima</t>
+  </si>
+  <si>
+    <t>I DS</t>
+  </si>
+  <si>
+    <t>I IVA en</t>
+  </si>
+  <si>
+    <t>I ISC en</t>
+  </si>
+  <si>
+    <t>MP sem 1</t>
+  </si>
+  <si>
+    <t>MA sem 1</t>
+  </si>
+  <si>
+    <t>I IVA engleza</t>
+  </si>
+  <si>
+    <t>I ISC engleza</t>
+  </si>
+  <si>
+    <t>I SD engleza</t>
+  </si>
+  <si>
+    <t>I SCF engleza</t>
+  </si>
+  <si>
+    <t>II SCF engleza</t>
+  </si>
+  <si>
+    <t>Performanta academica I, semestrul 2, 2025-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Performanta academica II, semestrul 2, 2025-2026 </t>
+  </si>
+  <si>
+    <t>MP sem anterior, MA sem anterior, MP an anterior/MA an anterior/M admitere</t>
+  </si>
+  <si>
+    <t>MP sem anterior, MA sem anterior, MP an anterior/MA an anterior</t>
+  </si>
+  <si>
+    <t>II IVA engleza</t>
+  </si>
+  <si>
+    <t>II ISC engleza</t>
+  </si>
+  <si>
+    <t>II SD engleza</t>
+  </si>
+  <si>
+    <t>9.36</t>
+  </si>
+  <si>
+    <t>9.56</t>
+  </si>
+  <si>
+    <t>9.20</t>
+  </si>
+  <si>
+    <t>II DS</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Medie minima 
-[...9 lines deleted...]
-    <t>9.13</t>
+    <t>II ISC en</t>
+  </si>
+  <si>
+    <t>II IVA en</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="6" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -314,203 +404,264 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -538,51 +689,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -718,1658 +869,2350 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G42"/>
+  <dimension ref="A1:L66"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="K18" sqref="K18"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="J40" sqref="J40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="10.7109375" customWidth="1"/>
-    <col min="3" max="4" width="9.5703125" customWidth="1"/>
+    <col min="1" max="1" width="12.28515625" customWidth="1"/>
+    <col min="2" max="3" width="10.7109375" customWidth="1"/>
+    <col min="4" max="4" width="26.42578125" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
+    <col min="7" max="7" width="17.85546875" style="23" customWidth="1"/>
+    <col min="8" max="8" width="24.7109375" customWidth="1"/>
+    <col min="9" max="9" width="26.42578125" customWidth="1"/>
+    <col min="10" max="10" width="26.85546875" customWidth="1"/>
+    <col min="11" max="11" width="19" customWidth="1"/>
+    <col min="12" max="12" width="25.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="E2" s="41" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="F1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C2" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="D2" s="47"/>
+      <c r="E2" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="45"/>
+    </row>
+    <row r="3" spans="1:7" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F3" s="46"/>
+      <c r="G3" s="45"/>
+    </row>
+    <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="38" t="s">
-[...20 lines deleted...]
-      <c r="A4" s="11" t="s">
+      <c r="D4" s="46"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="30"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="3"/>
-[...23 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F5" s="1"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="B6" s="4">
         <v>9</v>
       </c>
-      <c r="C6" s="4"/>
-      <c r="D6" s="4"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
       <c r="E6" s="4">
         <v>10</v>
       </c>
       <c r="F6" s="4">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="4">
+        <v>9</v>
+      </c>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4">
+        <v>10</v>
+      </c>
+      <c r="F7" s="4">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="4">
+        <v>9</v>
+      </c>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4">
+        <v>10</v>
+      </c>
+      <c r="F8" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="4">
+        <v>9.33</v>
+      </c>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4">
+        <v>10</v>
+      </c>
+      <c r="F9" s="4">
+        <v>33</v>
+      </c>
+      <c r="G9" s="25"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="26" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
-[...44 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="B11" s="4">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
       <c r="E11" s="4">
         <v>10</v>
       </c>
       <c r="F11" s="4">
-        <v>5</v>
-[...4 lines deleted...]
-        <v>4</v>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>1</v>
       </c>
       <c r="B12" s="4">
-        <v>9.0299999999999994</v>
+        <v>9</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4">
         <v>10</v>
       </c>
       <c r="F12" s="4">
-        <v>14</v>
-[...7 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="4">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C13" s="4">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="D13" s="4">
+        <v>9.4</v>
+      </c>
+      <c r="E13" s="4">
+        <v>10</v>
+      </c>
+      <c r="F13" s="4">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>3</v>
+      </c>
+      <c r="B14" s="29">
+        <v>9.33</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4">
         <v>10</v>
       </c>
-      <c r="F14" s="19">
+      <c r="F14" s="4">
+        <v>19</v>
+      </c>
+      <c r="G14" s="25"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="26" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="F16" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
         <v>1</v>
       </c>
-    </row>
-[...37 lines deleted...]
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B17" s="4">
+        <v>9</v>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4">
+        <v>10</v>
+      </c>
+      <c r="F17" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="4">
         <v>9</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4">
         <v>10</v>
       </c>
-      <c r="F18" s="4">
-[...3 lines deleted...]
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="F18" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="4">
         <v>9</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4">
         <v>10</v>
       </c>
       <c r="F19" s="4">
-        <v>19</v>
-[...6 lines deleted...]
-      <c r="B20" s="27">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="C20" s="27"/>
-[...4 lines deleted...]
-      <c r="F20" s="27">
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
         <v>25</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B21" s="10">
+      <c r="B21" s="4">
         <v>9</v>
       </c>
-      <c r="C21" s="26"/>
+      <c r="C21" s="3"/>
       <c r="D21" s="3"/>
-      <c r="E21" s="10">
-[...13 lines deleted...]
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="E21" s="4">
+        <v>10</v>
+      </c>
+      <c r="F21" s="4">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="4">
+        <v>9</v>
+      </c>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4">
+        <v>10</v>
+      </c>
+      <c r="F22" s="4">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="4">
-        <v>9.3000000000000007</v>
+        <v>9</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4">
         <v>10</v>
       </c>
       <c r="F23" s="4">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="A24" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="11">
+        <v>9</v>
+      </c>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11">
+        <v>10</v>
+      </c>
+      <c r="F24" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="4">
+        <v>9</v>
+      </c>
+      <c r="C25" s="4"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="4">
+        <v>10</v>
+      </c>
+      <c r="F25" s="4">
+        <v>17</v>
+      </c>
+      <c r="H25" s="15"/>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A26" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="22"/>
+      <c r="H26" s="15"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="4">
+        <v>9</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="4">
+        <v>10</v>
+      </c>
+      <c r="F27" s="4">
+        <v>15</v>
+      </c>
+      <c r="G27" s="22"/>
+      <c r="H27" s="15"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B28" s="4">
+        <v>9</v>
+      </c>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="4">
+        <v>10</v>
+      </c>
+      <c r="F28" s="4">
+        <v>27</v>
+      </c>
+      <c r="G28" s="25"/>
+      <c r="H28" s="15"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="4">
+        <v>9</v>
+      </c>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4">
+        <v>10</v>
+      </c>
+      <c r="F29" s="4">
+        <v>25</v>
+      </c>
+      <c r="G29" s="22"/>
+      <c r="H29" s="15"/>
+    </row>
+    <row r="30" spans="1:8" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="4">
+      <c r="B30" s="27">
         <v>9</v>
       </c>
-      <c r="C24" s="4"/>
-[...10 lines deleted...]
-      <c r="A25" s="28" t="s">
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13">
+        <v>10</v>
+      </c>
+      <c r="F30" s="13">
+        <v>28</v>
+      </c>
+      <c r="G30" s="21"/>
+    </row>
+    <row r="31" spans="1:8" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="19"/>
+      <c r="B31" s="20"/>
+      <c r="C31" s="20"/>
+      <c r="D31" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="E31" s="20"/>
+      <c r="F31" s="20">
+        <f>SUM(F6:F30)</f>
+        <v>388</v>
+      </c>
+      <c r="G31" s="25"/>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="22"/>
+      <c r="H32" s="15"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A33" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G33" s="22"/>
+      <c r="H33" s="15"/>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B34" s="4">
+        <v>9.73</v>
+      </c>
+      <c r="C34" s="4">
+        <v>9.6</v>
+      </c>
+      <c r="D34" s="4">
+        <v>9.94</v>
+      </c>
+      <c r="E34" s="4">
+        <v>10</v>
+      </c>
+      <c r="F34" s="28">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" s="4">
+        <v>9.5</v>
+      </c>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4">
+        <v>10</v>
+      </c>
+      <c r="F35" s="4">
         <v>4</v>
       </c>
-      <c r="B25" s="29">
-[...50 lines deleted...]
-      <c r="B29" s="10">
+      <c r="G35" s="25"/>
+      <c r="H35" s="15"/>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="4">
+        <v>10</v>
+      </c>
+      <c r="C36" s="4">
+        <v>10</v>
+      </c>
+      <c r="D36" s="4">
+        <v>8.86</v>
+      </c>
+      <c r="E36" s="4">
+        <v>10</v>
+      </c>
+      <c r="F36" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="4">
         <v>9.86</v>
-      </c>
-[...135 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
-      <c r="E37" s="19" t="s">
+      <c r="E37" s="4">
+        <v>10</v>
+      </c>
+      <c r="F37" s="4">
+        <v>3</v>
+      </c>
+      <c r="G37" s="21"/>
+      <c r="H37" s="15"/>
+      <c r="L37" s="14"/>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="4">
+        <v>9.86</v>
+      </c>
+      <c r="C38" s="4">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D38" s="4">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="E38" s="4">
+        <v>10</v>
+      </c>
+      <c r="F38" s="4">
+        <v>5</v>
+      </c>
+      <c r="L38" s="14"/>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="4">
+        <v>9.66</v>
+      </c>
+      <c r="C39" s="4"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="4">
+        <v>10</v>
+      </c>
+      <c r="F39" s="4">
+        <v>4</v>
+      </c>
+      <c r="G39" s="21"/>
+      <c r="H39" s="15"/>
+    </row>
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="4">
+        <v>9.83</v>
+      </c>
+      <c r="C40" s="4">
+        <v>9.75</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="E40" s="4">
+        <v>10</v>
+      </c>
+      <c r="F40" s="4">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" s="4">
+        <v>9.66</v>
+      </c>
+      <c r="C41" s="4"/>
+      <c r="D41" s="9"/>
+      <c r="E41" s="4">
+        <v>10</v>
+      </c>
+      <c r="F41" s="4">
+        <v>5</v>
+      </c>
+      <c r="G41" s="25"/>
+      <c r="H41" s="15"/>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B42" s="4">
+        <v>10</v>
+      </c>
+      <c r="C42" s="4">
+        <v>10</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="E42" s="4">
+        <v>10</v>
+      </c>
+      <c r="F42" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43" s="4">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="C43" s="4">
+        <v>9.33</v>
+      </c>
+      <c r="D43" s="9"/>
+      <c r="E43" s="4">
+        <v>10</v>
+      </c>
+      <c r="F43" s="4">
+        <v>4</v>
+      </c>
+      <c r="G43" s="25"/>
+      <c r="H43" s="15"/>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="G44" s="22"/>
+      <c r="H44" s="15"/>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A45" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" s="15"/>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46" s="4">
+        <v>9.86</v>
+      </c>
+      <c r="C46" s="4">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D46" s="4">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="E46" s="4">
+        <v>10</v>
+      </c>
+      <c r="F46" s="4">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B47" s="4">
+        <v>9.5</v>
+      </c>
+      <c r="C47" s="4"/>
+      <c r="D47" s="4"/>
+      <c r="E47" s="4">
+        <v>10</v>
+      </c>
+      <c r="F47" s="4">
+        <v>2</v>
+      </c>
+      <c r="G47" s="21"/>
+      <c r="H47" s="15"/>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" s="4">
+        <v>9.5</v>
+      </c>
+      <c r="C48" s="4"/>
+      <c r="D48" s="4"/>
+      <c r="E48" s="4">
+        <v>10</v>
+      </c>
+      <c r="F48" s="4">
+        <v>4</v>
+      </c>
+      <c r="G48" s="21"/>
+      <c r="H48" s="15"/>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B49" s="4">
+        <v>9.5</v>
+      </c>
+      <c r="C49" s="4"/>
+      <c r="D49" s="4"/>
+      <c r="E49" s="4">
+        <v>10</v>
+      </c>
+      <c r="F49" s="4">
+        <v>2</v>
+      </c>
+      <c r="G49" s="22"/>
+      <c r="H49" s="15"/>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B50" s="4">
+        <v>9.73</v>
+      </c>
+      <c r="C50" s="4"/>
+      <c r="D50" s="4"/>
+      <c r="E50" s="4">
+        <v>10</v>
+      </c>
+      <c r="F50" s="4">
+        <v>6</v>
+      </c>
+      <c r="H50" s="15"/>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B51" s="4">
+        <v>9.66</v>
+      </c>
+      <c r="C51" s="4">
+        <v>9.6</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="E51" s="4">
+        <v>10</v>
+      </c>
+      <c r="F51" s="4">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B52" s="4">
+        <v>9.73</v>
+      </c>
+      <c r="C52" s="4"/>
+      <c r="D52" s="9"/>
+      <c r="E52" s="4">
+        <v>10</v>
+      </c>
+      <c r="F52" s="4">
+        <v>7</v>
+      </c>
+      <c r="H52" s="15"/>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B53" s="4">
+        <v>9.66</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E53" s="4">
+        <v>10</v>
+      </c>
+      <c r="F53" s="4">
+        <v>4</v>
+      </c>
+      <c r="G53" s="21"/>
+      <c r="H53" s="15"/>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B54" s="4">
+        <v>9.5</v>
+      </c>
+      <c r="C54" s="4"/>
+      <c r="D54" s="4"/>
+      <c r="E54" s="4">
+        <v>10</v>
+      </c>
+      <c r="F54" s="4">
+        <v>2</v>
+      </c>
+      <c r="G54" s="21"/>
+      <c r="H54" s="15"/>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B55" s="4">
+        <v>9.5</v>
+      </c>
+      <c r="C55" s="4"/>
+      <c r="D55" s="4"/>
+      <c r="E55" s="4">
+        <v>10</v>
+      </c>
+      <c r="F55" s="4">
+        <v>0</v>
+      </c>
+      <c r="G55" s="22"/>
+      <c r="H55" s="15"/>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B56" s="4">
+        <v>9.83</v>
+      </c>
+      <c r="C56" s="4"/>
+      <c r="D56" s="4"/>
+      <c r="E56" s="4">
+        <v>10</v>
+      </c>
+      <c r="F56" s="4">
+        <v>6</v>
+      </c>
+      <c r="G56" s="22"/>
+      <c r="H56" s="15"/>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B57" s="4">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="C57" s="4">
+        <v>9.6</v>
+      </c>
+      <c r="D57" s="4">
+        <v>9.73</v>
+      </c>
+      <c r="E57" s="4">
+        <v>10</v>
+      </c>
+      <c r="F57" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B58" s="4">
+        <v>9.73</v>
+      </c>
+      <c r="C58" s="4">
+        <v>9.6</v>
+      </c>
+      <c r="D58" s="28">
+        <v>9.69</v>
+      </c>
+      <c r="E58" s="4">
+        <v>10</v>
+      </c>
+      <c r="F58" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B59" s="4">
+        <v>9.5</v>
+      </c>
+      <c r="C59" s="4"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="4">
+        <v>10</v>
+      </c>
+      <c r="F59" s="4">
+        <v>1</v>
+      </c>
+      <c r="H59" s="15"/>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="D60" t="s">
+        <v>38</v>
+      </c>
+      <c r="F60">
+        <f>SUM(F34:F59)</f>
+        <v>101</v>
+      </c>
+      <c r="G60" s="22"/>
+      <c r="H60" s="15"/>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G61" s="22"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="D62" t="s">
+        <v>42</v>
+      </c>
+      <c r="F62">
+        <f xml:space="preserve"> F31 + F60</f>
+        <v>489</v>
+      </c>
+      <c r="G62" s="22"/>
+      <c r="H62" s="15"/>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="G63" s="22"/>
+      <c r="H63" s="15"/>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>47</v>
+      </c>
+      <c r="B64" t="s">
         <v>48</v>
       </c>
-      <c r="F37" s="4">
-[...38 lines deleted...]
-      <c r="G42" s="35"/>
+    </row>
+    <row r="65" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>51</v>
+      </c>
+      <c r="B65" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>52</v>
+      </c>
+      <c r="B66" t="s">
+        <v>50</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...5 lines deleted...]
-    <mergeCell ref="E2:E3"/>
+  <mergeCells count="4">
+    <mergeCell ref="G2:G3"/>
     <mergeCell ref="F2:F3"/>
-    <mergeCell ref="F7:F8"/>
-    <mergeCell ref="B2:D2"/>
     <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K48"/>
+  <dimension ref="A1:K76"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="L17" sqref="L17"/>
+    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="11.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
+    <col min="2" max="2" width="16.42578125" customWidth="1"/>
+    <col min="3" max="3" width="15.7109375" customWidth="1"/>
+    <col min="4" max="4" width="23.5703125" customWidth="1"/>
+    <col min="5" max="5" width="13.28515625" customWidth="1"/>
+    <col min="7" max="7" width="23.85546875" style="23" customWidth="1"/>
+    <col min="8" max="8" width="16.7109375" customWidth="1"/>
+    <col min="9" max="9" width="14.5703125" customWidth="1"/>
+    <col min="10" max="10" width="5.5703125" customWidth="1"/>
+    <col min="11" max="11" width="5.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A1" s="23" t="s">
-[...9 lines deleted...]
-      <c r="E2" s="41" t="s">
+      <c r="A1" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="F1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C2" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="D2" s="47"/>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="45"/>
+    </row>
+    <row r="3" spans="1:11" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F3" s="46"/>
+      <c r="G3" s="45"/>
+    </row>
+    <row r="4" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="38" t="s">
-[...20 lines deleted...]
-      <c r="A4" s="11" t="s">
+      <c r="D4" s="46"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="30"/>
+    </row>
+    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="3"/>
-[...30 lines deleted...]
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="F5" s="1"/>
+    </row>
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="B6" s="4">
-        <v>7.3</v>
-[...6 lines deleted...]
-      </c>
+        <v>8.33</v>
+      </c>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
       <c r="E6" s="4">
         <v>8.99</v>
       </c>
       <c r="F6" s="4">
-        <v>37</v>
-[...8 lines deleted...]
-      <c r="A7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="21"/>
+      <c r="H6" s="15"/>
+      <c r="I6" s="15"/>
+      <c r="J6" s="15"/>
+      <c r="K6" s="15"/>
+    </row>
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="4">
+        <v>8.4</v>
+      </c>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4">
+        <v>8.99</v>
+      </c>
+      <c r="F7" s="4">
+        <v>12</v>
+      </c>
+      <c r="G7" s="21"/>
+      <c r="H7" s="15"/>
+      <c r="I7" s="15"/>
+      <c r="J7" s="15"/>
+      <c r="K7" s="15"/>
+    </row>
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="11">
+        <v>8.33</v>
+      </c>
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="4">
+        <v>8.99</v>
+      </c>
+      <c r="F8" s="4">
+        <v>20</v>
+      </c>
+      <c r="G8" s="1"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="27">
-[...28 lines deleted...]
-      <c r="F8" s="19">
+      <c r="B9" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
+      <c r="F9" s="33">
         <v>0</v>
       </c>
-      <c r="G8" s="35"/>
-[...41 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="G9" s="21"/>
+      <c r="H9" s="15"/>
+      <c r="I9" s="15"/>
+      <c r="J9" s="15"/>
+      <c r="K9" s="15"/>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+    </row>
+    <row r="11" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="B11" s="4">
-        <v>7.76</v>
-[...3 lines deleted...]
-      </c>
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4">
         <v>8.99</v>
       </c>
       <c r="F11" s="4">
-        <v>15</v>
-[...7 lines deleted...]
-    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G11" s="21"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="15"/>
+    </row>
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>3</v>
-[...5 lines deleted...]
-      <c r="D12" s="4"/>
+        <v>1</v>
+      </c>
+      <c r="B12" s="33">
+        <v>8.6</v>
+      </c>
+      <c r="C12" s="35"/>
+      <c r="D12" s="35"/>
       <c r="E12" s="4">
         <v>8.99</v>
       </c>
       <c r="F12" s="4">
-        <v>14</v>
-[...8 lines deleted...]
-      <c r="A13" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="4">
-[...11 lines deleted...]
-      <c r="F13" s="19">
+      <c r="G12" s="21"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+    </row>
+    <row r="13" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" s="43"/>
+      <c r="D13" s="43"/>
+      <c r="E13" s="44"/>
+      <c r="F13" s="4">
+        <v>0</v>
+      </c>
+      <c r="G13" s="21"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="43"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="10">
+        <v>0</v>
+      </c>
+      <c r="G14" s="21"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
+      <c r="G15" s="22"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="F16" s="4">
+        <v>0</v>
+      </c>
+      <c r="G16" s="22"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="G13" s="35"/>
-[...65 lines deleted...]
-      </c>
       <c r="B17" s="4">
-        <v>8.6</v>
+        <v>7.9</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4">
         <v>8.99</v>
       </c>
       <c r="F17" s="4">
+        <v>3</v>
+      </c>
+      <c r="G17" s="22"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="G17" s="35"/>
-[...14 lines deleted...]
-      <c r="E18" s="4">
+      <c r="B18" s="33">
+        <v>8.23</v>
+      </c>
+      <c r="C18" s="33">
+        <v>8.42</v>
+      </c>
+      <c r="D18" s="33">
+        <v>7.68</v>
+      </c>
+      <c r="E18" s="33">
         <v>8.99</v>
       </c>
       <c r="F18" s="4">
-        <v>1</v>
-[...43 lines deleted...]
-    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="G18" s="1"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="43"/>
+      <c r="D19" s="43"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="4">
+        <v>0</v>
+      </c>
+      <c r="G19" s="22"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+    </row>
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="1"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="B21" s="4">
-        <v>8.6999999999999993</v>
-[...1 lines deleted...]
-      <c r="C21" s="4"/>
+        <v>7.96</v>
+      </c>
+      <c r="C21" s="4">
+        <v>8.14</v>
+      </c>
       <c r="D21" s="4"/>
       <c r="E21" s="4">
         <v>8.99</v>
       </c>
       <c r="F21" s="4">
+        <v>39</v>
+      </c>
+      <c r="G21" s="21"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="15"/>
+      <c r="J21" s="15"/>
+      <c r="K21" s="15"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="4">
+        <v>8.56</v>
+      </c>
+      <c r="C22" s="4">
+        <v>8.57</v>
+      </c>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4">
+        <v>8.99</v>
+      </c>
+      <c r="F22" s="4">
+        <v>31</v>
+      </c>
+      <c r="G22" s="1"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="11">
+        <v>8.6</v>
+      </c>
+      <c r="C23" s="11">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="D23" s="11">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="E23" s="11">
+        <v>8.99</v>
+      </c>
+      <c r="F23" s="11">
         <v>17</v>
       </c>
-      <c r="G21" s="35"/>
-[...14 lines deleted...]
-      <c r="E22" s="5">
+      <c r="G23"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15"/>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="11">
+        <v>8.33</v>
+      </c>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11">
         <v>8.99</v>
       </c>
-      <c r="F22" s="5">
-[...82 lines deleted...]
-    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="F24" s="11">
+        <v>21</v>
+      </c>
+      <c r="I24" s="15"/>
+      <c r="J24" s="15"/>
+      <c r="K24" s="15"/>
+    </row>
+    <row r="25" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="33">
+        <v>8.5</v>
+      </c>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33">
+        <v>8.99</v>
+      </c>
+      <c r="F25" s="10">
+        <v>22</v>
+      </c>
+      <c r="I25" s="15"/>
+      <c r="J25" s="15"/>
+      <c r="K25" s="15"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="15"/>
+      <c r="J26" s="15"/>
+      <c r="K26" s="15"/>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="B27" s="4">
-        <v>9.26</v>
+        <v>8.26</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
-      <c r="E27" s="19" t="s">
+      <c r="E27" s="4">
+        <v>8.99</v>
+      </c>
+      <c r="F27" s="4">
+        <v>21</v>
+      </c>
+      <c r="G27" s="25"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="15"/>
+      <c r="J27" s="15"/>
+      <c r="K27" s="15"/>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B28" s="33">
+        <v>8.9</v>
+      </c>
+      <c r="C28" s="33">
+        <v>8.85</v>
+      </c>
+      <c r="D28" s="35"/>
+      <c r="E28" s="4">
+        <v>8.99</v>
+      </c>
+      <c r="F28" s="4">
+        <v>3</v>
+      </c>
+      <c r="G28" s="22"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="15"/>
+      <c r="J28" s="15"/>
+      <c r="K28" s="15"/>
+    </row>
+    <row r="29" spans="1:11" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="33">
+        <v>8.6</v>
+      </c>
+      <c r="C29" s="33">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="D29" s="33">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="E29" s="4">
+        <v>8.99</v>
+      </c>
+      <c r="F29" s="13">
+        <v>9</v>
+      </c>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29" s="15"/>
+      <c r="J29" s="15"/>
+      <c r="K29" s="15"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="33">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="C30" s="33"/>
+      <c r="D30" s="35"/>
+      <c r="E30" s="33">
+        <v>8.99</v>
+      </c>
+      <c r="F30" s="10">
+        <v>1</v>
+      </c>
+      <c r="G30"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="15"/>
+      <c r="J30" s="15"/>
+      <c r="K30" s="15"/>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="36"/>
+      <c r="C31" s="36"/>
+      <c r="D31" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="E31" s="48"/>
+      <c r="F31" s="37">
+        <f>SUM(F6:F30)</f>
+        <v>218</v>
+      </c>
+      <c r="G31" s="22"/>
+      <c r="H31" s="15"/>
+      <c r="I31" s="15"/>
+      <c r="J31" s="15"/>
+      <c r="K31" s="15"/>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="22"/>
+      <c r="H32" s="15"/>
+      <c r="I32" s="15"/>
+      <c r="J32" s="15"/>
+      <c r="K32" s="15"/>
+    </row>
+    <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" s="38"/>
+      <c r="E33" s="38"/>
+      <c r="F33" s="38"/>
+      <c r="G33" s="22"/>
+      <c r="H33" s="15"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="15"/>
+      <c r="K33" s="15"/>
+    </row>
+    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="43"/>
+      <c r="D34" s="43"/>
+      <c r="E34" s="44"/>
+      <c r="F34" s="4">
+        <v>0</v>
+      </c>
+      <c r="G34" s="21"/>
+      <c r="H34" s="15"/>
+      <c r="I34" s="15"/>
+      <c r="J34" s="15"/>
+      <c r="K34" s="15"/>
+    </row>
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C35" s="43"/>
+      <c r="D35" s="43"/>
+      <c r="E35" s="44"/>
+      <c r="F35" s="4">
+        <v>0</v>
+      </c>
+      <c r="G35" s="39"/>
+      <c r="H35" s="15"/>
+      <c r="I35" s="15"/>
+      <c r="J35" s="15"/>
+      <c r="K35" s="15"/>
+    </row>
+    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="4">
+        <v>0</v>
+      </c>
+      <c r="G36" s="21"/>
+      <c r="H36" s="15"/>
+      <c r="I36" s="15"/>
+      <c r="J36" s="15"/>
+      <c r="K36" s="15"/>
+    </row>
+    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="43"/>
+      <c r="D37" s="43"/>
+      <c r="E37" s="44"/>
+      <c r="F37" s="4">
+        <v>0</v>
+      </c>
+      <c r="G37" s="21"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="15"/>
+      <c r="J37" s="15"/>
+      <c r="K37" s="15"/>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="44"/>
+      <c r="F38" s="4">
+        <v>0</v>
+      </c>
+      <c r="G38" s="21"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="15"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="15"/>
+    </row>
+    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="44"/>
+      <c r="F39" s="4">
+        <v>0</v>
+      </c>
+      <c r="G39" s="40"/>
+      <c r="H39" s="15"/>
+      <c r="I39" s="15"/>
+      <c r="J39" s="15"/>
+      <c r="K39" s="15"/>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="43"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="4">
+        <v>0</v>
+      </c>
+      <c r="G40" s="21"/>
+      <c r="H40" s="15"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="15"/>
+      <c r="K40" s="15"/>
+    </row>
+    <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" s="43"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="44"/>
+      <c r="F41" s="4">
+        <v>0</v>
+      </c>
+      <c r="G41" s="21"/>
+      <c r="H41" s="15"/>
+      <c r="I41" s="15"/>
+      <c r="J41" s="15"/>
+      <c r="K41" s="15"/>
+    </row>
+    <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C42" s="43"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="44"/>
+      <c r="F42" s="4">
+        <v>0</v>
+      </c>
+      <c r="G42" s="21"/>
+      <c r="H42" s="15"/>
+      <c r="I42" s="15"/>
+      <c r="J42" s="15"/>
+      <c r="K42" s="15"/>
+    </row>
+    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C43" s="43"/>
+      <c r="D43" s="43"/>
+      <c r="E43" s="44"/>
+      <c r="F43" s="4">
+        <v>0</v>
+      </c>
+      <c r="G43" s="21"/>
+      <c r="H43" s="15"/>
+      <c r="I43" s="15"/>
+      <c r="J43" s="15"/>
+      <c r="K43" s="15"/>
+    </row>
+    <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="21"/>
+      <c r="H44" s="15"/>
+      <c r="I44" s="15"/>
+      <c r="J44" s="15"/>
+      <c r="K44" s="15"/>
+    </row>
+    <row r="45" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" s="1"/>
+      <c r="G45" s="22"/>
+      <c r="H45" s="15"/>
+      <c r="I45" s="15"/>
+      <c r="J45" s="15"/>
+      <c r="K45" s="15"/>
+    </row>
+    <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" s="43"/>
+      <c r="D46" s="43"/>
+      <c r="E46" s="44"/>
+      <c r="F46" s="4">
+        <v>0</v>
+      </c>
+      <c r="G46" s="21"/>
+      <c r="H46" s="15"/>
+      <c r="I46" s="15"/>
+      <c r="J46" s="15"/>
+      <c r="K46" s="15"/>
+    </row>
+    <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B47" s="33">
+        <v>9.06</v>
+      </c>
+      <c r="C47" s="35"/>
+      <c r="D47" s="35"/>
+      <c r="E47" s="33">
+        <v>9.49</v>
+      </c>
+      <c r="F47" s="4">
+        <v>6</v>
+      </c>
+      <c r="G47" s="21"/>
+      <c r="H47" s="15"/>
+      <c r="I47" s="15"/>
+      <c r="J47" s="15"/>
+      <c r="K47" s="15"/>
+    </row>
+    <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" s="4">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="C48" s="4"/>
+      <c r="D48" s="4"/>
+      <c r="E48" s="33">
+        <v>9.49</v>
+      </c>
+      <c r="F48" s="4">
+        <v>1</v>
+      </c>
+      <c r="G48" s="21"/>
+      <c r="H48" s="15"/>
+      <c r="I48" s="15"/>
+      <c r="J48" s="15"/>
+      <c r="K48" s="15"/>
+    </row>
+    <row r="49" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B49" s="33">
+        <v>9.33</v>
+      </c>
+      <c r="C49" s="33">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D49" s="33">
+        <v>9.33</v>
+      </c>
+      <c r="E49" s="33">
+        <v>9.49</v>
+      </c>
+      <c r="F49" s="4">
+        <v>2</v>
+      </c>
+      <c r="G49"/>
+      <c r="I49" s="15"/>
+      <c r="J49" s="15"/>
+      <c r="K49" s="15"/>
+    </row>
+    <row r="50" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C50" s="43"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="44"/>
+      <c r="F50" s="4">
+        <v>0</v>
+      </c>
+      <c r="G50" s="25"/>
+      <c r="H50" s="15"/>
+      <c r="I50" s="15"/>
+      <c r="J50" s="15"/>
+      <c r="K50" s="15"/>
+    </row>
+    <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C51" s="43"/>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="4">
+        <v>0</v>
+      </c>
+      <c r="G51" s="40"/>
+      <c r="H51" s="15"/>
+      <c r="I51" s="15"/>
+      <c r="J51" s="15"/>
+      <c r="K51" s="15"/>
+    </row>
+    <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B52" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C52" s="43"/>
+      <c r="D52" s="43"/>
+      <c r="E52" s="44"/>
+      <c r="F52" s="4">
+        <v>0</v>
+      </c>
+      <c r="G52" s="39"/>
+      <c r="H52" s="15"/>
+      <c r="I52" s="15"/>
+      <c r="J52" s="15"/>
+      <c r="K52" s="15"/>
+    </row>
+    <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C53" s="43"/>
+      <c r="D53" s="43"/>
+      <c r="E53" s="44"/>
+      <c r="F53" s="4">
+        <v>0</v>
+      </c>
+      <c r="G53" s="21"/>
+      <c r="H53" s="15"/>
+      <c r="I53" s="15"/>
+      <c r="J53" s="15"/>
+      <c r="K53" s="15"/>
+    </row>
+    <row r="54" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B54" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C54" s="43"/>
+      <c r="D54" s="43"/>
+      <c r="E54" s="44"/>
+      <c r="F54" s="4">
+        <v>0</v>
+      </c>
+      <c r="G54" s="21"/>
+      <c r="H54" s="15"/>
+      <c r="I54" s="15"/>
+      <c r="J54" s="15"/>
+      <c r="K54" s="15"/>
+    </row>
+    <row r="55" spans="1:11" s="19" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B55" s="13">
+        <v>7.8</v>
+      </c>
+      <c r="C55" s="13"/>
+      <c r="D55" s="13"/>
+      <c r="E55" s="13">
+        <v>9.49</v>
+      </c>
+      <c r="F55" s="13">
+        <v>3</v>
+      </c>
+      <c r="G55" s="21"/>
+    </row>
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C56" s="43"/>
+      <c r="D56" s="43"/>
+      <c r="E56" s="44"/>
+      <c r="F56" s="4">
+        <v>0</v>
+      </c>
+      <c r="G56" s="39"/>
+      <c r="H56" s="15"/>
+      <c r="I56" s="15"/>
+      <c r="J56" s="15"/>
+      <c r="K56" s="15"/>
+    </row>
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C57" s="43"/>
+      <c r="D57" s="43"/>
+      <c r="E57" s="44"/>
+      <c r="F57" s="4">
+        <v>0</v>
+      </c>
+      <c r="G57" s="22"/>
+      <c r="H57" s="15"/>
+      <c r="I57" s="15"/>
+      <c r="J57" s="15"/>
+      <c r="K57" s="15"/>
+    </row>
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="C58" s="43"/>
+      <c r="D58" s="43"/>
+      <c r="E58" s="44"/>
+      <c r="F58" s="4">
+        <v>0</v>
+      </c>
+      <c r="G58" s="22"/>
+      <c r="H58" s="15"/>
+      <c r="I58" s="15"/>
+      <c r="J58" s="15"/>
+      <c r="K58" s="15"/>
+    </row>
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B59" s="33">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C59" s="33">
+        <v>9</v>
+      </c>
+      <c r="D59" s="33">
+        <v>9.26</v>
+      </c>
+      <c r="E59" s="33"/>
+      <c r="F59" s="4">
+        <v>5</v>
+      </c>
+      <c r="G59"/>
+      <c r="J59" s="15"/>
+      <c r="K59" s="15"/>
+    </row>
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" t="s">
+        <v>38</v>
+      </c>
+      <c r="F60" s="1">
+        <f>SUM(F34:F59)</f>
+        <v>17</v>
+      </c>
+      <c r="I60" s="15"/>
+      <c r="J60" s="15"/>
+      <c r="K60" s="15"/>
+    </row>
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D62" t="s">
+        <v>42</v>
+      </c>
+      <c r="F62">
+        <f xml:space="preserve"> F31 + F60</f>
+        <v>235</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>47</v>
+      </c>
+      <c r="B64" t="s">
         <v>48</v>
       </c>
-      <c r="F27" s="4">
-[...179 lines deleted...]
-      <c r="D36" s="16" t="s">
+    </row>
+    <row r="65" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>51</v>
+      </c>
+      <c r="B65" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>52</v>
+      </c>
+      <c r="B66" t="s">
         <v>50</v>
       </c>
-      <c r="E36" s="4">
-[...267 lines deleted...]
-      <c r="K48" s="35"/>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" s="6"/>
+      <c r="G68"/>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G69"/>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G70"/>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G71"/>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G72"/>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G73"/>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G74"/>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G75"/>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G76"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...2 lines deleted...]
-    <mergeCell ref="E2:E3"/>
+  <mergeCells count="28">
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="G2:G3"/>
     <mergeCell ref="F2:F3"/>
+    <mergeCell ref="B9:E9"/>
     <mergeCell ref="C4:D4"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="C2:D2"/>
+    <mergeCell ref="B51:E51"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="B52:E52"/>
+    <mergeCell ref="B53:E53"/>
+    <mergeCell ref="B54:E54"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="B57:E57"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="79" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
+  <pageSetup scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1:L1048576"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>PERFORMANTA ACADEMICA</vt:lpstr>
-      <vt:lpstr>MERIT</vt:lpstr>
+      <vt:lpstr>PERFORMANTA ACADEMICA I</vt:lpstr>
+      <vt:lpstr>PERFORMANTA ACADEMICA II</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Operator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_SetDate">
+    <vt:lpwstr>2026-04-01T15:12:48Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_SiteId">
+    <vt:lpwstr>a6eb79fa-c4a9-4cce-818d-b85274d15305</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_ActionId">
+    <vt:lpwstr>7977d99a-97be-4ecf-bec1-7c03b0c0045c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>